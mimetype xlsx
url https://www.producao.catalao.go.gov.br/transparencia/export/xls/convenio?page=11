--- v0 (2026-05-28)
+++ v1 (2026-07-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="886">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="904">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Publicação</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Aditivos</t>
   </si>
   <si>
     <t>003/2022</t>
   </si>
   <si>
@@ -2387,111 +2387,168 @@
   <si>
     <t>014/2018</t>
   </si>
   <si>
     <t>09/02/2018</t>
   </si>
   <si>
     <t xml:space="preserve"> Termo de Convênio que entre si fazem de um lado o Município de Catalão, Estado de Goiás, e de outro a Associação Comercial e Industrial de Catalão. </t>
   </si>
   <si>
     <t>002/2018</t>
   </si>
   <si>
     <t>01/02/2018</t>
   </si>
   <si>
     <t xml:space="preserve"> Termo de Convênio que entre si fazem o Município de Catalão, Estado de Goiás, e a Olaria Futebol Clube. </t>
   </si>
   <si>
     <t>23/01/2018</t>
   </si>
   <si>
     <t xml:space="preserve"> Convênio que entre si celebram o município de Catalão, Estado de Goiás, com interveniência da Secretaria Municipal de Esportes, Lazer e Juventude com a LIFSCAT - Liga Independente de Futsal de Catalão, visando estimular e incentivar o esporte amador neste município. </t>
   </si>
   <si>
+    <t>228/2026</t>
+  </si>
+  <si>
+    <t>R$ 27.789,87</t>
+  </si>
+  <si>
+    <t>23/07/2026</t>
+  </si>
+  <si>
+    <t>O presente Termo de Fomento tem por objeto estabelecer as condições para a execução de transferência de subvenção financeira para a OSC Santa Casa de Misericórdia de Catalão, com CNPJ de nº 01.323.146/0001-30, com a finalidade de o projeto tem como objetivo reestruturar unidade de cuidados intermediários de assistência ao recém-nascido, berçário patológico maternidade, conforme Plano de Trabalho anexo a esse instrumento. </t>
+  </si>
+  <si>
+    <t>220/2026</t>
+  </si>
+  <si>
+    <t>17/07/2026</t>
+  </si>
+  <si>
+    <t>contribuição financeira para a ASSOCIAÇÃO COMERCIAL, INDUSTRIAL E SERVIÇOS, com CNPJ de nº 01.304.641/0001-00, com a finalidade de Colaboração financeira do Município de Catalão à ACIC/CDL, via de contribuição, para ser aplicada no custeio de despesas com estrutura, cobertura e fechamento dos estantes da Expo Sudeste 2026.</t>
+  </si>
+  <si>
+    <t>217/2026</t>
+  </si>
+  <si>
+    <t>R$ 299.999,20</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
+    <t>Pagamento das despesas com corpo docente da Instituição a fim de provermos as atividades educacionais nas dependências do Instituto João Margon Vaz, ou remotamente, para o ensino de Matemática,Robótica e Informática, com aplicação da vivência nos temas transversais, em contra turno escolar, aos alunos/participantes e totalmente gratuitas. (Continuidade das Atividades e à Garantia da Qualidade das Metas estabelecidas com o pagamento parcial dos professores do Projeto)</t>
+  </si>
+  <si>
+    <t>216/2026</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>Estabelecer as condições para a execução de transferência de subvenção financeira para a OSC Instituto Equilíbrio de Assistência Sociocultural e Ambiental, com CNPJ de nº 44.493.227/0001-91, com a finalidade de o projeto tem como objetivo a execução do projeto Capacitar para Crescer com Equilíbrio Social conforme Plano de Trabalho anexo a esse instrumento.</t>
+  </si>
+  <si>
+    <t>229/2026</t>
+  </si>
+  <si>
+    <t>R$ 286.842,60</t>
+  </si>
+  <si>
+    <t>Estabelecer as condições para a execução de transferência de subvenção financeira para a OSC Fundação Dom Pedro II, com CNPJ de nº 07.882.625/0001-73, com a finalidade de o projeto tem como objetivo executar o Programa educacional Bombeiro Mirim no município de Catalão.</t>
+  </si>
+  <si>
+    <t>001/2026</t>
+  </si>
+  <si>
+    <t>R$ 5.727,00</t>
+  </si>
+  <si>
+    <t>02/06/2026</t>
+  </si>
+  <si>
+    <t>Formalizar a filiação institucional do Fundo Municipal de Educação de Catalão/GO à União dos Dirigentes Municipais de Educação de Goiás - UNDIME/GO, mediante pagamento de contribuição associativa anual, visando ao fortalecimento da gestão pública educacional municipal, ao apoio técnico institucional, à formação continuada dos dirigentes municipais de educação e ao aprimoramento das políticas públicas educacionais.</t>
+  </si>
+  <si>
     <t>057/2026</t>
   </si>
   <si>
     <t>R$ 1.119.144,19</t>
   </si>
   <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>CUSTEIO DE LOCAÇÃO DEVEÍCULOS E MATERIAIS DE EXPEDIENTE PARA ATENDIMENTO DAS DEMANDAS ADMINISTRATIVAS DOMUNICÍPIO DE CATALÃO, consoante especifi cações técnicas e objetivos constantes do Plano de Trabalho</t>
   </si>
   <si>
     <t>215/2026</t>
   </si>
   <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>Termo de Fomento tem por objeto a transferência de subvenção financeira, destinado a promover despesas de manutenção de sua sede e custeio, para a continuidade do desenvolvimento da finalidade cultural que representa no município de Catalão.</t>
   </si>
   <si>
-    <t>001/2026</t>
-[...10 lines deleted...]
-  <si>
     <t>214/2026</t>
   </si>
   <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>O presente Termo de Fomento tem por objeto estabelecer as condições para a execução de transferência de subvenção financeira para a OSC Associação CESE para Cultura, Educação, Saúde e Esporte, com CNPJ de nº 46.076.070/0001-04, com a finalidade de Promover envelhecimento saudável e ativo por meio da realização de atividades físicas orientadas e estímulos musicais, visando a melhoria da qualidade de vida, do bem-estar físico e emocional e da integração social dos idosos do município de Catalão.</t>
   </si>
   <si>
     <t>2026044/2026</t>
   </si>
   <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>Termo de Fomento N° 2026044/2026.</t>
   </si>
   <si>
     <t>2026043/2026</t>
   </si>
   <si>
     <t>TERMO DE FOMENTO N° 2026043/2026.</t>
   </si>
   <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>Execução de transferências de subvenção financeira para a OSC Associação Catalana de Equoterapia, com a finalidade de atender crianças e adolescentes de até 18 anos, com deficiência e necessidades especiais do Município de Catalão, que possuam indicação médica prescrita para equoterapia.</t>
+  </si>
+  <si>
+    <t>221/2026</t>
+  </si>
+  <si>
+    <t>Transferência de subvenção financeira para a Escola Creche São Francisco de Assis, para manutenção das despesas decorrente da oferta de educação infantil a crianças de 01 a 05 anos do município de Catalão, matriculadas na instituição, no ano letivo de 2026, conforme Plano de Trabalho anexo a esse instrumento.</t>
   </si>
   <si>
     <t>043/2026</t>
   </si>
   <si>
     <t>Transferência de subvenção financeira para Associação Catalana de Equoterapia, com a finalidade de o projeto tem como objetivo atender crianças e adolescentes até 18 (dezoito) anos, com deficiência e necessidades especiais do município de Catalão, que tenham indicação médica prescrita para a Equoterapia</t>
   </si>
   <si>
     <t>044/2026</t>
   </si>
   <si>
     <t>Transferência de subvenção financeira para a Escola Creche São Francisco de Assis com a finalidade de oferecer aulas gratuitas de quatro modalidades complementares de ensino a 120 crianças de 4 a 5 anos de idade da Escola Creche São Francisco de Assis, sendo as modalidades: ballet, karatê, musicalização e pintura, que ocorrerão nas dependências da instituição com frequência semanal e adequação predial para atender ao projeto.</t>
   </si>
   <si>
     <t>072/2026</t>
   </si>
   <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>Transferência de subvenção financeira para a OSC Centro de Integração Social da Mulher Vida, com CNPJ de nº 21.952.765/0001-00, com a finalidade de pagamento de recursos humanos e custos administrativos, conforme Plano de Trabalho.</t>
   </si>
   <si>
     <t>15/04/2026</t>
   </si>
@@ -2617,53 +2674,50 @@
     <t>03/2026</t>
   </si>
   <si>
     <t>R$ 242.787,73</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>Transferência de subvenção financeira para a Associação Pestalozzi de Catalão com CNPJ nº 00.146.373/0001-75, para a execução do PROJETO “Transporte: garantindo o acesso escolar” para alunos matriculados na Escola Santa Clara, mantido pela referida associação conforme plano de trabalho anexo a esse instrumento.</t>
   </si>
   <si>
     <t>08/2026</t>
   </si>
   <si>
     <t>R$ 573.955,92</t>
   </si>
   <si>
     <t>Transferência de subvenção financeira para a Associação Beneficente Evangélica – Creche Recanto Infantil, para manutenção das despesas decorrente da oferta de educação infantil a crianças de 01 a 05 anos do município de Catalão, matriculadas na instituição, no ano letivo de 2026, conforme Plano de Trabalho anexo a esse instrumento.</t>
   </si>
   <si>
     <t>04/2026</t>
   </si>
   <si>
     <t>R$ 1.504.740,22</t>
-  </si>
-[...1 lines deleted...]
-    <t>Transferência de subvenção financeira para a Escola Creche São Francisco de Assis, para manutenção das despesas decorrente da oferta de educação infantil a crianças de 01 a 05 anos do município de Catalão, matriculadas na instituição, no ano letivo de 2026, conforme Plano de Trabalho anexo a esse instrumento.</t>
   </si>
   <si>
     <t>10/2026</t>
   </si>
   <si>
     <t>R$ 2.444.191,80</t>
   </si>
   <si>
     <t>O presente Termo de Fomento tem por objeto a transferência de subvenção financeira para a Obras Sociais Jorge Faim Filho, para manutenção das despesas decorrente da oferta de educação infantil a crianças de 01 a 05 anos e ensino fundamental dos anos inicias e anos finais do município de Catalão, matriculadas na instituição, no ano letivo de 2026, conforme Plano de Trabalho anexo a esse instrumento.</t>
   </si>
   <si>
     <t>013/2026</t>
   </si>
   <si>
     <t>Estabelecer as condições para a execução de transferência de subvenção financeira para a OSC Associação das Pessoas com Deficiência de Catalão (ASPDEC), com CNPJ de nº 06.146.212/0001-68, com a finalidade de Colaboração financeira do Município de Catalão à Associação, via de contribuição, para ser aplicada na cobertura de despesas de custeio.</t>
   </si>
   <si>
     <t>009/2026</t>
   </si>
   <si>
     <t>O presente Termo de Fomento tem por objeto estabelecer as condições para a execução de transferência de contribuição financeira para o LIONS CLUBE DE CATALÃO, com CNPJ de n° 00.001.925/0001-57, com a finalidade de Colaboração financeira do Município de Catalão ao clube via de contribuição, para ser aplicada na manutenção preventiva, correção e adequação do telhado para a execução de atividades que atendam as demandas do Munícipio.</t>
   </si>
   <si>
     <t>Transferência de contribuição financeira para a ASSOCIAÇÃO COMERCIAL, INDUSTRIAL E SERVIÇOS – ACIC, com CNPJ de nº 01.304.641/0001-00, com a finalidade de colaboração financeira do Município de Catalão à ACIC/CDL.</t>
   </si>
@@ -3049,51 +3103,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F328"/>
+  <dimension ref="A1:F334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="889.354" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -8894,777 +8948,897 @@
       </c>
       <c r="C291" t="s">
         <v>784</v>
       </c>
       <c r="D291" t="s">
         <v>785</v>
       </c>
       <c r="E291" t="s">
         <v>786</v>
       </c>
       <c r="F291" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
         <v>11</v>
       </c>
       <c r="C292" t="s">
         <v>788</v>
       </c>
       <c r="D292" t="s">
-        <v>20</v>
+        <v>440</v>
       </c>
       <c r="E292" t="s">
         <v>789</v>
       </c>
       <c r="F292" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
         <v>11</v>
       </c>
       <c r="C293" t="s">
         <v>791</v>
       </c>
       <c r="D293" t="s">
         <v>792</v>
       </c>
       <c r="E293" t="s">
         <v>793</v>
       </c>
       <c r="F293" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
         <v>11</v>
       </c>
       <c r="C294" t="s">
         <v>795</v>
       </c>
       <c r="D294" t="s">
-        <v>72</v>
+        <v>187</v>
       </c>
       <c r="E294" t="s">
         <v>796</v>
       </c>
       <c r="F294" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
         <v>11</v>
       </c>
       <c r="C295" t="s">
         <v>798</v>
       </c>
       <c r="D295" t="s">
-        <v>101</v>
+        <v>799</v>
       </c>
       <c r="E295" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F295" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
         <v>11</v>
       </c>
       <c r="C296" t="s">
         <v>801</v>
       </c>
       <c r="D296" t="s">
-        <v>61</v>
+        <v>802</v>
       </c>
       <c r="E296" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="F296" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
         <v>11</v>
       </c>
-      <c r="C297">
-        <v>2026043</v>
+      <c r="C297" t="s">
+        <v>805</v>
       </c>
       <c r="D297" t="s">
-        <v>114</v>
+        <v>806</v>
       </c>
       <c r="E297" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F297" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
         <v>11</v>
       </c>
       <c r="C298" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="D298" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="E298" t="s">
-        <v>786</v>
+        <v>810</v>
       </c>
       <c r="F298" t="s">
-        <v>806</v>
+        <v>811</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
         <v>11</v>
       </c>
       <c r="C299" t="s">
-        <v>807</v>
+        <v>812</v>
       </c>
       <c r="D299" t="s">
-        <v>101</v>
+        <v>72</v>
       </c>
       <c r="E299" t="s">
-        <v>786</v>
+        <v>813</v>
       </c>
       <c r="F299" t="s">
-        <v>808</v>
+        <v>814</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
         <v>11</v>
       </c>
       <c r="C300" t="s">
-        <v>809</v>
+        <v>815</v>
       </c>
       <c r="D300" t="s">
-        <v>277</v>
+        <v>101</v>
       </c>
       <c r="E300" t="s">
-        <v>810</v>
+        <v>816</v>
       </c>
       <c r="F300" t="s">
-        <v>811</v>
+        <v>817</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
         <v>11</v>
       </c>
       <c r="C301" t="s">
-        <v>78</v>
+        <v>818</v>
       </c>
       <c r="D301" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="E301" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F301" t="s">
-        <v>813</v>
+        <v>819</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
         <v>11</v>
       </c>
-      <c r="C302" t="s">
-        <v>814</v>
+      <c r="C302">
+        <v>2026043</v>
       </c>
       <c r="D302" t="s">
-        <v>815</v>
+        <v>114</v>
       </c>
       <c r="E302" t="s">
-        <v>812</v>
+        <v>820</v>
       </c>
       <c r="F302" t="s">
-        <v>816</v>
+        <v>821</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
         <v>11</v>
       </c>
       <c r="C303" t="s">
-        <v>791</v>
+        <v>822</v>
       </c>
       <c r="D303" t="s">
-        <v>817</v>
+        <v>486</v>
       </c>
       <c r="E303" t="s">
-        <v>812</v>
+        <v>786</v>
       </c>
       <c r="F303" t="s">
-        <v>818</v>
+        <v>823</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
         <v>11</v>
       </c>
       <c r="C304" t="s">
-        <v>819</v>
+        <v>824</v>
       </c>
       <c r="D304" t="s">
-        <v>72</v>
+        <v>114</v>
       </c>
       <c r="E304" t="s">
-        <v>812</v>
+        <v>807</v>
       </c>
       <c r="F304" t="s">
-        <v>820</v>
+        <v>825</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
         <v>11</v>
       </c>
       <c r="C305" t="s">
-        <v>821</v>
+        <v>826</v>
       </c>
       <c r="D305" t="s">
-        <v>822</v>
+        <v>101</v>
       </c>
       <c r="E305" t="s">
-        <v>823</v>
+        <v>807</v>
       </c>
       <c r="F305" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
         <v>11</v>
       </c>
       <c r="C306" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="D306" t="s">
-        <v>826</v>
+        <v>277</v>
       </c>
       <c r="E306" t="s">
-        <v>823</v>
+        <v>829</v>
       </c>
       <c r="F306" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
         <v>11</v>
       </c>
       <c r="C307" t="s">
-        <v>828</v>
+        <v>78</v>
       </c>
       <c r="D307" t="s">
-        <v>829</v>
+        <v>72</v>
       </c>
       <c r="E307" t="s">
-        <v>823</v>
+        <v>831</v>
       </c>
       <c r="F307" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
         <v>11</v>
       </c>
       <c r="C308" t="s">
+        <v>833</v>
+      </c>
+      <c r="D308" t="s">
+        <v>834</v>
+      </c>
+      <c r="E308" t="s">
         <v>831</v>
       </c>
-      <c r="D308" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F308" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
         <v>11</v>
       </c>
       <c r="C309" t="s">
-        <v>835</v>
+        <v>801</v>
       </c>
       <c r="D309" t="s">
-        <v>168</v>
+        <v>836</v>
       </c>
       <c r="E309" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="F309" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
         <v>11</v>
       </c>
       <c r="C310" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="D310" t="s">
-        <v>838</v>
+        <v>72</v>
       </c>
       <c r="E310" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="F310" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
         <v>11</v>
       </c>
       <c r="C311" t="s">
         <v>840</v>
       </c>
       <c r="D311" t="s">
         <v>841</v>
       </c>
       <c r="E311" t="s">
-        <v>833</v>
+        <v>842</v>
       </c>
       <c r="F311" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
         <v>11</v>
       </c>
       <c r="C312" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="D312" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="E312" t="s">
-        <v>833</v>
+        <v>842</v>
       </c>
       <c r="F312" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
         <v>11</v>
       </c>
       <c r="C313" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="D313" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="E313" t="s">
-        <v>833</v>
+        <v>842</v>
       </c>
       <c r="F313" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
         <v>11</v>
       </c>
       <c r="C314" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="D314" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="E314" t="s">
-        <v>833</v>
+        <v>852</v>
       </c>
       <c r="F314" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
         <v>11</v>
       </c>
       <c r="C315" t="s">
+        <v>854</v>
+      </c>
+      <c r="D315" t="s">
+        <v>168</v>
+      </c>
+      <c r="E315" t="s">
         <v>852</v>
-      </c>
-[...4 lines deleted...]
-        <v>854</v>
       </c>
       <c r="F315" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
         <v>11</v>
       </c>
       <c r="C316" t="s">
         <v>856</v>
       </c>
       <c r="D316" t="s">
         <v>857</v>
       </c>
       <c r="E316" t="s">
-        <v>854</v>
+        <v>852</v>
       </c>
       <c r="F316" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
         <v>11</v>
       </c>
       <c r="C317" t="s">
         <v>859</v>
       </c>
       <c r="D317" t="s">
         <v>860</v>
       </c>
       <c r="E317" t="s">
-        <v>854</v>
+        <v>852</v>
       </c>
       <c r="F317" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
         <v>11</v>
       </c>
       <c r="C318" t="s">
         <v>862</v>
       </c>
       <c r="D318" t="s">
         <v>863</v>
       </c>
       <c r="E318" t="s">
-        <v>854</v>
+        <v>852</v>
       </c>
       <c r="F318" t="s">
         <v>864</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
         <v>11</v>
       </c>
       <c r="C319" t="s">
         <v>865</v>
       </c>
       <c r="D319" t="s">
-        <v>277</v>
+        <v>866</v>
       </c>
       <c r="E319" t="s">
-        <v>854</v>
+        <v>852</v>
       </c>
       <c r="F319" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
         <v>11</v>
       </c>
       <c r="C320" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="D320" t="s">
-        <v>61</v>
+        <v>869</v>
       </c>
       <c r="E320" t="s">
-        <v>812</v>
+        <v>852</v>
       </c>
       <c r="F320" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
         <v>11</v>
       </c>
       <c r="C321" t="s">
-        <v>791</v>
+        <v>871</v>
       </c>
       <c r="D321" t="s">
-        <v>304</v>
+        <v>872</v>
       </c>
       <c r="E321" t="s">
-        <v>823</v>
+        <v>873</v>
       </c>
       <c r="F321" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
         <v>11</v>
       </c>
       <c r="C322" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
       <c r="D322" t="s">
-        <v>61</v>
+        <v>876</v>
       </c>
       <c r="E322" t="s">
-        <v>823</v>
+        <v>873</v>
       </c>
       <c r="F322" t="s">
-        <v>871</v>
+        <v>877</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
         <v>11</v>
       </c>
       <c r="C323" t="s">
-        <v>872</v>
+        <v>878</v>
       </c>
       <c r="D323" t="s">
+        <v>879</v>
+      </c>
+      <c r="E323" t="s">
         <v>873</v>
       </c>
-      <c r="E323" t="s">
+      <c r="F323" t="s">
         <v>823</v>
-      </c>
-[...1 lines deleted...]
-        <v>874</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
         <v>11</v>
       </c>
       <c r="C324" t="s">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="D324" t="s">
-        <v>114</v>
+        <v>881</v>
       </c>
       <c r="E324" t="s">
-        <v>823</v>
+        <v>873</v>
       </c>
       <c r="F324" t="s">
-        <v>871</v>
+        <v>882</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
         <v>11</v>
       </c>
       <c r="C325" t="s">
-        <v>279</v>
+        <v>883</v>
       </c>
       <c r="D325" t="s">
-        <v>876</v>
+        <v>277</v>
       </c>
       <c r="E325" t="s">
-        <v>833</v>
+        <v>873</v>
       </c>
       <c r="F325" t="s">
-        <v>877</v>
+        <v>884</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
         <v>11</v>
       </c>
       <c r="C326" t="s">
-        <v>878</v>
+        <v>885</v>
       </c>
       <c r="D326" t="s">
-        <v>440</v>
+        <v>61</v>
       </c>
       <c r="E326" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="F326" t="s">
-        <v>879</v>
+        <v>886</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
         <v>11</v>
       </c>
       <c r="C327" t="s">
-        <v>880</v>
+        <v>801</v>
       </c>
       <c r="D327" t="s">
-        <v>114</v>
+        <v>304</v>
       </c>
       <c r="E327" t="s">
-        <v>881</v>
+        <v>842</v>
       </c>
       <c r="F327" t="s">
-        <v>882</v>
+        <v>887</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
         <v>11</v>
       </c>
       <c r="C328" t="s">
+        <v>888</v>
+      </c>
+      <c r="D328" t="s">
+        <v>61</v>
+      </c>
+      <c r="E328" t="s">
+        <v>842</v>
+      </c>
+      <c r="F328" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6">
+      <c r="A329">
+        <v>328</v>
+      </c>
+      <c r="B329" t="s">
+        <v>11</v>
+      </c>
+      <c r="C329" t="s">
+        <v>890</v>
+      </c>
+      <c r="D329" t="s">
+        <v>891</v>
+      </c>
+      <c r="E329" t="s">
+        <v>842</v>
+      </c>
+      <c r="F329" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6">
+      <c r="A330">
+        <v>329</v>
+      </c>
+      <c r="B330" t="s">
+        <v>11</v>
+      </c>
+      <c r="C330" t="s">
+        <v>893</v>
+      </c>
+      <c r="D330" t="s">
+        <v>114</v>
+      </c>
+      <c r="E330" t="s">
+        <v>842</v>
+      </c>
+      <c r="F330" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6">
+      <c r="A331">
+        <v>330</v>
+      </c>
+      <c r="B331" t="s">
+        <v>11</v>
+      </c>
+      <c r="C331" t="s">
+        <v>279</v>
+      </c>
+      <c r="D331" t="s">
+        <v>894</v>
+      </c>
+      <c r="E331" t="s">
+        <v>852</v>
+      </c>
+      <c r="F331" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6">
+      <c r="A332">
+        <v>331</v>
+      </c>
+      <c r="B332" t="s">
+        <v>11</v>
+      </c>
+      <c r="C332" t="s">
+        <v>896</v>
+      </c>
+      <c r="D332" t="s">
+        <v>440</v>
+      </c>
+      <c r="E332" t="s">
+        <v>852</v>
+      </c>
+      <c r="F332" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6">
+      <c r="A333">
+        <v>332</v>
+      </c>
+      <c r="B333" t="s">
+        <v>11</v>
+      </c>
+      <c r="C333" t="s">
+        <v>898</v>
+      </c>
+      <c r="D333" t="s">
+        <v>114</v>
+      </c>
+      <c r="E333" t="s">
+        <v>899</v>
+      </c>
+      <c r="F333" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6">
+      <c r="A334">
+        <v>333</v>
+      </c>
+      <c r="B334" t="s">
+        <v>11</v>
+      </c>
+      <c r="C334" t="s">
         <v>74</v>
       </c>
-      <c r="D328" t="s">
-[...6 lines deleted...]
-        <v>885</v>
+      <c r="D334" t="s">
+        <v>901</v>
+      </c>
+      <c r="E334" t="s">
+        <v>902</v>
+      </c>
+      <c r="F334" t="s">
+        <v>903</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">